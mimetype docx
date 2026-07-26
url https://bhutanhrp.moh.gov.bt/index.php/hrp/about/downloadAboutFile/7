--- v0 (2025-12-14)
+++ v1 (2026-07-26)
@@ -1,1782 +1,1465 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DC6A5A" w:rsidRPr="00DC6A5A" w:rsidRDefault="00DC6A5A" w:rsidP="00DC6A5A">
+    <w:p w14:paraId="332D8FB0" w14:textId="62F47D1C" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:spacing w:before="480" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:u w:val="none"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc497458893"/>
-      <w:r w:rsidRPr="00DC6A5A">
+      <w:r w:rsidRPr="006E6DA4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:u w:val="none"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ANNEX </w:t>
-[...7 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>ANNEX 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC6A5A" w:rsidRPr="00DC6A5A" w:rsidRDefault="00DC6A5A" w:rsidP="00DC6A5A">
+    <w:p w14:paraId="75EE2595" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
       <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:r w:rsidRPr="00DC6A5A">
+      <w:r w:rsidRPr="006E6DA4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>AF/0</w:t>
+        <w:t>AF01-013/</w:t>
       </w:r>
-      <w:r w:rsidR="00E91352">
+      <w:r w:rsidRPr="006E6DA4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>09</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC6A5A">
+      <w:r w:rsidRPr="006E6DA4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>-013/07   APPLICATION FORM for RESUBMITTED PROTOCOL REVIEW</w:t>
+        <w:t xml:space="preserve">   Resubmitted Protocol Application and Review Form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9254" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="14190" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="23"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="23"/>
+        <w:gridCol w:w="2681"/>
+        <w:gridCol w:w="11509"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC6A5A" w:rsidRPr="00DC6A5A" w:rsidTr="00A036C7">
+      <w:tr w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w14:paraId="363C3FC3" w14:textId="77777777" w:rsidTr="005A0F56">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...3 lines deleted...]
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9231" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00DC6A5A" w:rsidRPr="00DC6A5A" w:rsidRDefault="00DC6A5A" w:rsidP="00DC6A5A">
+            <w:tcW w:w="2681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C24AC61" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
             <w:pPr>
-              <w:numPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:keepNext/>
+              <w:spacing w:before="100" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC6A5A">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Protocol No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11508" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F5EAC4" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Protocol Version No.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">                                                         Protocol Dated DD/MM/YYYY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w14:paraId="4A3F169F" w14:textId="77777777" w:rsidTr="005A0F56">
+        <w:trPr>
+          <w:trHeight w:val="172"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14190" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4066FE85" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Protocol Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w14:paraId="33B6EFED" w14:textId="77777777" w:rsidTr="005A0F56">
+        <w:trPr>
+          <w:trHeight w:val="104"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14190" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7153B796" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Principal Investigator (PI):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w14:paraId="2285C5CB" w14:textId="77777777" w:rsidTr="005A0F56">
+        <w:trPr>
+          <w:trHeight w:val="165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14190" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C1F2973" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="100" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Sponsor of the study:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w14:paraId="11A7B1BD" w14:textId="77777777" w:rsidTr="005A0F56">
+        <w:trPr>
+          <w:trHeight w:val="335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14190" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0101CC40" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="100" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Type of Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D055C03" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="00000000" w:rsidP="006E6DA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="100" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...32 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC6A5A">
-[...1161 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:tag w:val="goog_rdk_0"/>
+                <w:id w:val="687764158"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006E6DA4" w:rsidRPr="006E6DA4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">  </w:t>
+                </w:r>
+                <w:r w:rsidR="006E6DA4" w:rsidRPr="006E6DA4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Arial Unicode MS" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>⃞</w:t>
+                </w:r>
+                <w:r w:rsidR="006E6DA4" w:rsidRPr="006E6DA4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006E6DA4" w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Review 2   </w:t>
+            </w:r>
+            <w:r w:rsidR="006E6DA4" w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...49 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidR="006E6DA4" w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC6A5A">
-[...103 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="006E6DA4" w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>⃞</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6DA4" w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Review 3    </w:t>
+            </w:r>
+            <w:r w:rsidR="006E6DA4" w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006E6DA4" w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006E6DA4" w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>⃞</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6DA4" w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Others (write additional reviews if done) – </w:t>
+            </w:r>
+            <w:r w:rsidR="006E6DA4" w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Check recommendations of previous reviews while doing review 2 or 3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DC6A5A" w:rsidRPr="00DC6A5A" w:rsidRDefault="00DC6A5A" w:rsidP="00DC6A5A">
+    <w:p w14:paraId="695A6C03" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC6A5A" w:rsidRPr="00DC6A5A" w:rsidRDefault="00DC6A5A" w:rsidP="00DC6A5A">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="14264" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3505"/>
+        <w:gridCol w:w="3627"/>
+        <w:gridCol w:w="3566"/>
+        <w:gridCol w:w="3566"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w14:paraId="07F90B3C" w14:textId="77777777" w:rsidTr="00510833">
+        <w:trPr>
+          <w:trHeight w:val="2318"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CEE8C73" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="240" w:after="40"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Recommendations/clarifications requested  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="768EFE0D" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NB: This Column is to be used by REBH secretary)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B5369A" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. PI’s Response to Review Comments </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50FC91C7" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04716559" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NB: This Column is to be used by PI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D49C9F2" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Corresponding Page of the Revised Document(s). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Highlight changes in the revised document </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62D50EBF" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(NB: This Column is to be used by PI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A39A51" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4. Review’s Assessment of submission</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7963E299" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NB: This Column is to be used by Reviewers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w14:paraId="7D418305" w14:textId="77777777" w:rsidTr="00510833">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7830B5D0" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBBF587" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C73DBE" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E988C0C" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□ Addressed □ Not addressed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w14:paraId="7FFA2264" w14:textId="77777777" w:rsidTr="00510833">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="554C4EC7" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B76FAC9" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7FF0B2" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D41CA49" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□ Addressed □ Not addressed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w14:paraId="793E23E5" w14:textId="77777777" w:rsidTr="00510833">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A06484B" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1049BA" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E92E4C" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A20FA0" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□ Addressed □ Not addressed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w14:paraId="76A95BDC" w14:textId="77777777" w:rsidTr="00510833">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF3FFED" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAE0B21" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EDB745" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9CBA70" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□ Addressed □ Not addressed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w14:paraId="725A4011" w14:textId="77777777" w:rsidTr="00510833">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A360CD1" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66969E8A" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4D148F" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="171A9887" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□ Addressed □ Not addressed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0B58C1E4" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA146A" w:rsidRPr="00DC6A5A" w:rsidRDefault="00BA146A"/>
-[...1 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12950"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w14:paraId="574D0F48" w14:textId="77777777" w:rsidTr="005A0F56">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67130917" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Decision of the reviewer:      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>⃞</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Approved      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>⃞</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Minor Modification       </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:tag w:val="goog_rdk_1"/>
+                <w:id w:val="444281497"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="006E6DA4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="006E6DA4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Arial Unicode MS" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>⃞</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Major Modification        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>⃞</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Disapproved</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60509936" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For Modification, write what needs to be further revised OR If Disapproved, write Justification:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F128F00" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+          <w:p w14:paraId="5604B96E" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+          <w:p w14:paraId="0E4AA747" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4"/>
+          <w:p w14:paraId="60FFFB00" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+            <w:bookmarkStart w:id="0" w:name="_heading=h.jf6jv7e3xxqq" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="006E6DA4">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name and signature of Reviewer:                                                                                                          Review Date:                                                                                                          </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="425026A8" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E7CB48" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326E513D" w14:textId="77777777" w:rsidR="006E6DA4" w:rsidRPr="006E6DA4" w:rsidRDefault="006E6DA4" w:rsidP="006E6DA4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3A9C40" w14:textId="77777777" w:rsidR="00571BD1" w:rsidRDefault="00571BD1"/>
+    <w:sectPr w:rsidR="00571BD1" w:rsidSect="006E6DA4">
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="02040503050203030202"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Angsana New">
-[...2 lines deleted...]
-    <w:charset w:val="DE"/>
+  <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...96 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E6141F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E91352"/>
+    <w:rsidRoot w:val="006E6DA4"/>
+    <w:rsid w:val="00326FC1"/>
+    <w:rsid w:val="00510833"/>
+    <w:rsid w:val="00533370"/>
+    <w:rsid w:val="00571BD1"/>
+    <w:rsid w:val="00675A32"/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rsid w:val="00830ABA"/>
+    <w:rsid w:val="00894B9C"/>
+    <w:rsid w:val="00A8447A"/>
+    <w:rsid w:val="00C07936"/>
+    <w:rsid w:val="00F15EE8"/>
+    <w:rsid w:val="00F62283"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="hi-IN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="79DF1F1A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{84DF1D38-64D0-4567-A6D6-9AFD2E00130E}"/>
+  <w15:docId w15:val="{3819A2C0-906D-4CE8-ACF6-8120CE861157}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="hi-IN"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1885,51 +1568,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2102,284 +1785,758 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC6A5A"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC6A5A"/>
+    <w:rsid w:val="006E6DA4"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Angsana New"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:bidi="th-TH"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00DC6A5A"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00DC6A5A"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ja-JP" w:bidi="th-TH"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC6A5A"/>
+    <w:rsid w:val="006E6DA4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="006E6DA4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2488,72 +2645,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1287</Characters>
+  <Pages>2</Pages>
+  <Words>220</Words>
+  <Characters>1258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1509</CharactersWithSpaces>
+  <CharactersWithSpaces>1476</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Microsoft account</dc:creator>
+  <dc:creator>Tshering Samdrup</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>