--- v0 (2025-12-14)
+++ v1 (2026-07-26)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w:rsidR="003F1828" w:rsidRPr="00645FAF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+    <w:p w14:paraId="3C52AD6F" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00645FAF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc105053603"/>
       <w:r w:rsidRPr="00645FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ANNEX 6</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00645FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+    <w:p w14:paraId="4AD44607" w14:textId="77777777" w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="003F1828">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>AF/0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004722F5">
         <w:rPr>
@@ -110,208 +110,202 @@
       </w:r>
       <w:r w:rsidRPr="00357102">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Declaration and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> U</w:t>
       </w:r>
       <w:r w:rsidRPr="00357102">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ndertaking Form</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="003F1828" w:rsidRPr="00357102" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+    <w:p w14:paraId="4C8F580E" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00357102" w:rsidRDefault="003F1828" w:rsidP="003F1828">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="398"/>
         <w:gridCol w:w="8621"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidTr="005A0941">
+      <w:tr w:rsidR="003F1828" w:rsidRPr="00F82FFF" w14:paraId="1833DA26" w14:textId="77777777" w:rsidTr="005A0941">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+          <w:p w14:paraId="3231DEF0" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="3E426C76" w14:textId="77777777" w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D35759">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Protocol Title:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00D35759" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="1547CB74" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00D35759" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00A76037" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="7E54D9C8" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00A76037" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Narrow" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ne-NP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Protocol Version Number:               Dated:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidTr="005A0941">
+      <w:tr w:rsidR="003F1828" w:rsidRPr="00F82FFF" w14:paraId="46492C06" w14:textId="77777777" w:rsidTr="005A0941">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+          <w:p w14:paraId="1844AD76" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00850EE0" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="1DBF508D" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00850EE0" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Have you</w:t>
             </w:r>
             <w:r w:rsidRPr="00850EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> ever been involved in or convicted of a crime, disciplined by a public or private medical organization, or by a licensing authority?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="4F81EC0A" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F82FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Webdings" w:char="F063"/>
             </w:r>
             <w:r w:rsidRPr="00F82FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F82FFF">
@@ -336,79 +330,77 @@
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F82FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Webdings" w:char="F063"/>
             </w:r>
             <w:r w:rsidRPr="00F82FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   Yes, explain ……………………………………….................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidTr="005A0941">
+      <w:tr w:rsidR="003F1828" w:rsidRPr="00F82FFF" w14:paraId="785FCDEB" w14:textId="77777777" w:rsidTr="005A0941">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+          <w:p w14:paraId="002ACDB5" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="05223EF9" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F82FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Do</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> you </w:t>
             </w:r>
             <w:r w:rsidRPr="00F82FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
@@ -426,147 +418,155 @@
             </w:r>
             <w:r w:rsidRPr="00F82FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">members/relatives </w:t>
             </w:r>
             <w:r w:rsidRPr="00F82FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>have any financial relationship with the sponsor other than payment for the conduct of the study?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="0DD67C00" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:ind w:firstLine="432"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F82FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Webdings" w:char="F063"/>
             </w:r>
             <w:r w:rsidRPr="00F82FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F82FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Webdings" w:char="F063"/>
             </w:r>
             <w:r w:rsidRPr="00F82FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Yes, If Yes describe the relationship …………………………………………………..</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> Yes, If Yes describe the relationship ………………………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F82FFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidTr="005A0941">
+      <w:tr w:rsidR="003F1828" w:rsidRPr="00F82FFF" w14:paraId="45BC5D11" w14:textId="77777777" w:rsidTr="005A0941">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+          <w:p w14:paraId="0E6BBA0E" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00A76037" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="55CD68C0" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00A76037" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Do you or your family members/relatives</w:t>
             </w:r>
             <w:r w:rsidRPr="00A76037">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> have any other personal considerations that may compromise, or have the appearance of compromising a researcher's professional judgment in conducting or reporting research?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="44387A65" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:ind w:firstLine="432"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A76037">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Webdings" w:char="F063"/>
             </w:r>
             <w:r w:rsidRPr="00A76037">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:r w:rsidRPr="00A76037">
@@ -582,79 +582,77 @@
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes, If Yes describe it ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>…………</w:t>
             </w:r>
             <w:r w:rsidRPr="00A76037">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>……………………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidTr="005A0941">
+      <w:tr w:rsidR="003F1828" w:rsidRPr="00F82FFF" w14:paraId="2D8C5977" w14:textId="77777777" w:rsidTr="005A0941">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+          <w:p w14:paraId="664B2FFD" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="6D7CDC71" w14:textId="77777777" w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A76037">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you meet the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ICMJE</w:t>
             </w:r>
             <w:r w:rsidRPr="00A76037">
               <w:rPr>
@@ -665,51 +663,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>authorship criteria for the work</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="6A21CB97" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:ind w:firstLine="432"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A76037">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Webdings" w:char="F063"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r w:rsidRPr="00A76037">
               <w:rPr>
@@ -733,384 +731,375 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00A76037">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>If “No” explain …………..</w:t>
-            </w:r>
+              <w:t>If “No” explain ………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A76037">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>…………………………………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidTr="005A0941">
+      <w:tr w:rsidR="003F1828" w:rsidRPr="00F82FFF" w14:paraId="1EA7A368" w14:textId="77777777" w:rsidTr="005A0941">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+          <w:p w14:paraId="7C50FC80" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00F82FFF" w:rsidRDefault="003F1828" w:rsidP="003F1828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00B74DA6" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+          <w:p w14:paraId="49F3A546" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00B74DA6" w:rsidRDefault="003F1828" w:rsidP="003F1828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74DA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I declare that all the inform</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ation provided above is correct</w:t>
             </w:r>
             <w:r w:rsidRPr="00B74DA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00B74DA6" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+          <w:p w14:paraId="23184220" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00B74DA6" w:rsidRDefault="003F1828" w:rsidP="003F1828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74DA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I do hereby confirm that I undertake to abide by responsibilities of investigators or sponsor-investigator (if the investigator is also the sponsor) having understood each responsibilities as spelled in the ICH Good Clinical Practice E6 (R2), WMA Declaration of Helsinki– Ethical Principles for Medical Research Involving Human Subjects, CIOMS International Ethical Guidelines for Health-related Research Involving Humans, National Ethical Guidelines for Health-related Research Involving Humans, and the applicable regulatory requirement(s) in Bhutan. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00B74DA6" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+          <w:p w14:paraId="74AD9B57" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00B74DA6" w:rsidRDefault="003F1828" w:rsidP="003F1828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74DA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I shall abide by all the conditions that would be reflected in the REBH Approval Letter, if this protocol is approved by REBH. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00B74DA6" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+          <w:p w14:paraId="432D5104" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00B74DA6" w:rsidRDefault="003F1828" w:rsidP="003F1828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B74DA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>In particular, I understand that in the event that I do not adhere to any one of these responsibilities, I shall be held liable as per Laws of the Land.</w:t>
+              <w:t>In particular, I</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B74DA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> understand that in the event that I do not adhere to any one of these responsibilities, I shall be held liable as per Laws of the Land.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="3C89DC65" w14:textId="77777777" w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:pStyle w:val="Style2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="0FD8F5A5" w14:textId="77777777" w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:pStyle w:val="Style2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="11548473" w14:textId="77777777" w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:pStyle w:val="Style2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="6456D9BD" w14:textId="77777777" w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:pStyle w:val="Style2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                                                                (Affix Legal Stamp)</w:t>
+              <w:t xml:space="preserve">                                                                  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="72EC1760" w14:textId="77777777" w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:pStyle w:val="Style2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="6649B768" w14:textId="77777777" w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:pStyle w:val="Style2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="350E0299" w14:textId="77777777" w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:pStyle w:val="Style2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="75867E0C" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00763AB1" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:pStyle w:val="Style2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Mangal"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00763AB1" w:rsidRDefault="003F1828" w:rsidP="005A0941">
-[...16 lines deleted...]
-          <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="439E83BA" w14:textId="77777777" w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="333049AB" w14:textId="77777777" w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00763AB1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>nvestigator</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1131,61 +1120,61 @@
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00763AB1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> ………………………………………………</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB7144">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Date: …………</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB7144">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="5E86E974" w14:textId="77777777" w:rsidR="003F1828" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F1828" w:rsidRPr="00763AB1" w:rsidRDefault="003F1828" w:rsidP="005A0941">
+          <w:p w14:paraId="78B6FA27" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00763AB1" w:rsidRDefault="003F1828" w:rsidP="005A0941">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Witness’s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name &amp; signature</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB7144">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -1208,320 +1197,319 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>……………………………………………</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB7144">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Date: …………</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB7144">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BA146A" w:rsidRPr="003F1828" w:rsidRDefault="00BA146A" w:rsidP="003F1828"/>
+    <w:p w14:paraId="20347C5D" w14:textId="77777777" w:rsidR="00BA146A" w:rsidRPr="003F1828" w:rsidRDefault="00BA146A" w:rsidP="003F1828"/>
     <w:sectPr w:rsidR="00BA146A" w:rsidRPr="003F1828" w:rsidSect="003F1828">
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001A36BC" w:rsidRDefault="001A36BC" w:rsidP="003F1828">
+    <w:p w14:paraId="3652730F" w14:textId="77777777" w:rsidR="00B8166A" w:rsidRDefault="00B8166A" w:rsidP="003F1828">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001A36BC" w:rsidRDefault="001A36BC" w:rsidP="003F1828">
+    <w:p w14:paraId="003AE511" w14:textId="77777777" w:rsidR="00B8166A" w:rsidRDefault="00B8166A" w:rsidP="003F1828">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="4">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
-    <w:charset w:val="00"/>
+    <w:panose1 w:val="02040503050203030202"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="0000A003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
-    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
+    <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001A36BC" w:rsidRDefault="001A36BC" w:rsidP="003F1828">
+    <w:p w14:paraId="0342CC71" w14:textId="77777777" w:rsidR="00B8166A" w:rsidRDefault="00B8166A" w:rsidP="003F1828">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001A36BC" w:rsidRDefault="001A36BC" w:rsidP="003F1828">
+    <w:p w14:paraId="6C41B245" w14:textId="77777777" w:rsidR="00B8166A" w:rsidRDefault="00B8166A" w:rsidP="003F1828">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+    <w:p w14:paraId="681575C2" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="003F1828">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003270D9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>The ICMJE recommends that authorship be based on the following 4 criteria:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+    <w:p w14:paraId="1A538A77" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="003F1828">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003270D9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Substantial contributions to the conception or design of the work; or the acquisition, analysis, or interpretation of data for the work; AND</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+    <w:p w14:paraId="11F3BBCB" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="003F1828">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003270D9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Drafting the work or revising it critically for important intellectual content; AND</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+    <w:p w14:paraId="4E7815F0" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="003270D9" w:rsidRDefault="003F1828" w:rsidP="003F1828">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003270D9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Final approval of the version to be published</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> [or submission to REBH]</w:t>
       </w:r>
       <w:r w:rsidRPr="003270D9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>; AND</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F1828" w:rsidRPr="00590E56" w:rsidRDefault="003F1828" w:rsidP="003F1828">
+    <w:p w14:paraId="6FEE850E" w14:textId="77777777" w:rsidR="003F1828" w:rsidRPr="00590E56" w:rsidRDefault="003F1828" w:rsidP="003F1828">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003270D9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Agreement to be accountable for all aspects of the work in ensuring that questions related to the accuracy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">or integrity of any part of the </w:t>
       </w:r>
       <w:r w:rsidRPr="003270D9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>work are appropriately investigated and resolved.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16A02A7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7514DC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="4" w:hint="default"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1627,51 +1615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1864594D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="72327DEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -1713,51 +1701,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4104" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="225D1220"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="377E37B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
@@ -1828,51 +1816,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AF243FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA6ED7E2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1914,51 +1902,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44886000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4260EDBA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2000,51 +1988,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D29763D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="15F0DD78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
@@ -2090,51 +2078,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B266F45"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
@@ -2180,51 +2168,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70E6039A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="352A032A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Style2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -2326,125 +2314,132 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="145"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006624F1"/>
+    <w:rsid w:val="001508EF"/>
     <w:rsid w:val="001A36BC"/>
     <w:rsid w:val="002455DB"/>
     <w:rsid w:val="003F1828"/>
+    <w:rsid w:val="00560F6E"/>
     <w:rsid w:val="006624F1"/>
     <w:rsid w:val="00A21BAC"/>
     <w:rsid w:val="00AB38DD"/>
+    <w:rsid w:val="00B05829"/>
+    <w:rsid w:val="00B8166A"/>
     <w:rsid w:val="00BA146A"/>
+    <w:rsid w:val="00E235FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="hi-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6467813D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B87D4B60-D6AD-4337-AB97-5FFE5639A06B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2772,50 +2767,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002455DB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="002455DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
@@ -3012,51 +3012,51 @@
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Style1"/>
     <w:rsid w:val="003F1828"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3288,69 +3288,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>326</Words>
-  <Characters>1861</Characters>
+  <Words>321</Words>
+  <Characters>1750</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2183</CharactersWithSpaces>
+  <CharactersWithSpaces>2043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft account</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>